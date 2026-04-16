--- v1 (2026-01-15)
+++ v2 (2026-04-16)
@@ -3488,51 +3488,51 @@
       <c r="A37" t="n">
         <v>419</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>手機</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Apple</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>AP</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t xml:space="preserve"> iPhone 17 Pro Max</t>
+          <t>iPhone 17 Pro Max</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>0017M</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>型號關鍵字命名</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>00+兩位代數(數字)+型號獨有關鍵字(英文)</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>HAP0017M</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>256GB/512GB/ 1TB</t>